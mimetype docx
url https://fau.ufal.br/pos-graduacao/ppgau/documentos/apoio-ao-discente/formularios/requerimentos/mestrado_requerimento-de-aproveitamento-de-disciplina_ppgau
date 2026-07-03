--- v0 (2026-02-28)
+++ v1 (2026-07-03)
@@ -1,2180 +1,2119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/_rels/header1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/_rels/footer1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/_rels/item1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00020448" w:rsidRPr="00D945CE" w:rsidRDefault="004A3BA0" w:rsidP="004A3BA0">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="right"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">REQUERIMENTO DE APROVEITAMENTO DE DISCIPLINA » MESTRADO </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>REQUERIMENTO</w:t>
+        <w:t>e DOUTORADO</w:t>
       </w:r>
-      <w:r w:rsidR="00BA3E54" w:rsidRPr="00D945CE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> DE APROVEITAMENTO DE DISCIPLINA » MESTRADO</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A3BA0" w:rsidRPr="00D945CE" w:rsidRDefault="004A3BA0" w:rsidP="004A3BA0">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="right"/>
-[...9 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
-          <w:rPr>
-[...7 lines deleted...]
-          <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004A3BA0" w:rsidRPr="00D945CE">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>[nome do requerente]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="004A3BA0" w:rsidRPr="00D945CE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>, aluno(a) regularmente inscrito(a) no Mestrado Dinâmicas do Espaço Habitado vem, respeitosamente, requerer</w:t>
+        <w:t xml:space="preserve">, aluno(a) regularmente inscrito(a) no </w:t>
       </w:r>
-      <w:r w:rsidR="00497FF2" w:rsidRPr="00D945CE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a</w:t>
+        <w:t xml:space="preserve">Programa de Pós-Graduação em Arquitetura e Urbanismo, curso ____________, </w:t>
       </w:r>
-      <w:r w:rsidR="004A3BA0" w:rsidRPr="00D945CE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>proveitamento d</w:t>
+        <w:t xml:space="preserve"> vem, respeitosamente, requerer</w:t>
       </w:r>
-      <w:r w:rsidR="00497FF2" w:rsidRPr="00D945CE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> cursada no PPGAU.</w:t>
+        <w:t xml:space="preserve"> aproveitamento de disciplina cursada no PPGAU.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A3BA0" w:rsidRPr="00D945CE" w:rsidRDefault="004A3BA0" w:rsidP="004A3BA0">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:ind w:left="708" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="0" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:val="01e0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="835"/>
-        <w:gridCol w:w="2415"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2124"/>
+        <w:gridCol w:w="2417"/>
+        <w:gridCol w:w="2127"/>
+        <w:gridCol w:w="2130"/>
+        <w:gridCol w:w="2129"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00435C5F" w:rsidRPr="00D945CE" w:rsidTr="00435C5F">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="434" w:type="pct"/>
+            <w:tcW w:w="835" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00435C5F" w:rsidRPr="00D945CE" w:rsidRDefault="00435C5F" w:rsidP="00497FF2">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D945CE">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Código</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1254" w:type="pct"/>
+            <w:tcW w:w="2417" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00435C5F" w:rsidRPr="00D945CE" w:rsidRDefault="00435C5F" w:rsidP="00497FF2">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D945CE">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Nome da disciplina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="pct"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00435C5F" w:rsidRPr="00D945CE" w:rsidRDefault="00435C5F" w:rsidP="00497FF2">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D945CE">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Semestre Cursado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1105" w:type="pct"/>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00435C5F" w:rsidRPr="00D945CE" w:rsidRDefault="00435C5F" w:rsidP="00497FF2">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D945CE">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Conceito Obtido</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="pct"/>
+            <w:tcW w:w="2129" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00435C5F" w:rsidRPr="00D945CE" w:rsidRDefault="00435C5F" w:rsidP="00497FF2">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D945CE">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Número de Faltas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00435C5F" w:rsidRPr="00D945CE" w:rsidTr="00435C5F">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="434" w:type="pct"/>
+            <w:tcW w:w="835" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00435C5F" w:rsidRPr="00D945CE" w:rsidRDefault="00435C5F" w:rsidP="00497FF2">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1254" w:type="pct"/>
+            <w:tcW w:w="2417" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00435C5F" w:rsidRPr="00D945CE" w:rsidRDefault="00435C5F" w:rsidP="00497FF2">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="pct"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00435C5F" w:rsidRPr="00D945CE" w:rsidRDefault="00435C5F" w:rsidP="00497FF2">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1105" w:type="pct"/>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00435C5F" w:rsidRPr="00D945CE" w:rsidRDefault="00435C5F" w:rsidP="00497FF2">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="pct"/>
+            <w:tcW w:w="2129" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00435C5F" w:rsidRPr="00D945CE" w:rsidRDefault="00435C5F" w:rsidP="00497FF2">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00435C5F" w:rsidRPr="00D945CE" w:rsidTr="00435C5F">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="70"/>
+          <w:trHeight w:val="70" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="434" w:type="pct"/>
+            <w:tcW w:w="835" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00435C5F" w:rsidRPr="00D945CE" w:rsidRDefault="00435C5F" w:rsidP="00497FF2">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1254" w:type="pct"/>
+            <w:tcW w:w="2417" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00435C5F" w:rsidRPr="00D945CE" w:rsidRDefault="00435C5F" w:rsidP="00497FF2">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="pct"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00435C5F" w:rsidRPr="00D945CE" w:rsidRDefault="00435C5F" w:rsidP="00497FF2">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1105" w:type="pct"/>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00435C5F" w:rsidRPr="00D945CE" w:rsidRDefault="00435C5F" w:rsidP="00497FF2">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="pct"/>
+            <w:tcW w:w="2129" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00435C5F" w:rsidRPr="00D945CE" w:rsidRDefault="00435C5F" w:rsidP="00497FF2">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00435C5F" w:rsidRPr="00D945CE" w:rsidTr="00435C5F">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="434" w:type="pct"/>
+            <w:tcW w:w="835" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00435C5F" w:rsidRPr="00D945CE" w:rsidRDefault="00435C5F" w:rsidP="00497FF2">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1254" w:type="pct"/>
+            <w:tcW w:w="2417" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00435C5F" w:rsidRPr="00D945CE" w:rsidRDefault="00435C5F" w:rsidP="00497FF2">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="pct"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00435C5F" w:rsidRPr="00D945CE" w:rsidRDefault="00435C5F" w:rsidP="00497FF2">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1105" w:type="pct"/>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00435C5F" w:rsidRPr="00D945CE" w:rsidRDefault="00435C5F" w:rsidP="00497FF2">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="pct"/>
+            <w:tcW w:w="2129" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00435C5F" w:rsidRPr="00D945CE" w:rsidRDefault="00435C5F" w:rsidP="00497FF2">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00435C5F" w:rsidRPr="00D945CE" w:rsidTr="00435C5F">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="434" w:type="pct"/>
+            <w:tcW w:w="835" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00435C5F" w:rsidRPr="00D945CE" w:rsidRDefault="00435C5F" w:rsidP="00497FF2">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1254" w:type="pct"/>
+            <w:tcW w:w="2417" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00435C5F" w:rsidRPr="00D945CE" w:rsidRDefault="00435C5F" w:rsidP="00497FF2">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="pct"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00435C5F" w:rsidRPr="00D945CE" w:rsidRDefault="00435C5F" w:rsidP="00497FF2">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1105" w:type="pct"/>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00435C5F" w:rsidRPr="00D945CE" w:rsidRDefault="00435C5F" w:rsidP="00497FF2">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="pct"/>
+            <w:tcW w:w="2129" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00435C5F" w:rsidRPr="00D945CE" w:rsidRDefault="00435C5F" w:rsidP="00497FF2">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004A3BA0" w:rsidRPr="00D945CE" w:rsidRDefault="004A3BA0" w:rsidP="004A3BA0">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="004A3BA0" w:rsidRPr="00D945CE" w:rsidRDefault="004A3BA0" w:rsidP="004A3BA0">
+    <w:p>
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="004A3BA0" w:rsidRPr="00D945CE" w:rsidRDefault="004A3BA0" w:rsidP="004A3BA0">
+    <w:p>
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D945CE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Nestes termos, pede deferimento.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A3BA0" w:rsidRPr="00D945CE" w:rsidRDefault="004A3BA0" w:rsidP="004A3BA0">
+    <w:p>
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00497FF2" w:rsidRPr="00D945CE" w:rsidRDefault="00497FF2" w:rsidP="00497FF2">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00497FF2" w:rsidRPr="00D945CE" w:rsidRDefault="00497FF2" w:rsidP="00497FF2">
+    <w:p>
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D945CE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Maceió, </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:rPr>
-[...15 lines deleted...]
-          </w:date>
+          <w:id w:val="1294909946"/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00D945CE">
+          <w:r>
             <w:rPr>
-              <w:rStyle w:val="TextodoEspaoReservado"/>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             </w:rPr>
             <w:t>[data]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00D945CE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00497FF2" w:rsidRPr="00D945CE" w:rsidRDefault="00497FF2" w:rsidP="00497FF2">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-      </w:pPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00497FF2" w:rsidRPr="00D945CE" w:rsidRDefault="00497FF2" w:rsidP="00497FF2">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9628" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblBorders>
-[...7 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4678"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4525"/>
+        <w:gridCol w:w="4677"/>
+        <w:gridCol w:w="424"/>
+        <w:gridCol w:w="4527"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00497FF2" w:rsidRPr="00D945CE" w:rsidTr="00BA3E54">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
-              <w:rPr>
-[...6 lines deleted...]
-              <w:showingPlcHdr/>
               <w:text/>
+              <w:id w:val="548317775"/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00497FF2" w:rsidRPr="00D945CE" w:rsidRDefault="00497FF2" w:rsidP="002778FA">
+              <w:p>
                 <w:pPr>
+                  <w:pStyle w:val="Normal"/>
+                  <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00D945CE">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                     <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:rPr>
                   <w:t>[nome do aluno]</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w:rsidR="00497FF2" w:rsidRPr="00D945CE" w:rsidRDefault="00497FF2" w:rsidP="002778FA">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D945CE">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Mestrando(a) DEHA/PPGAU/UFAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00497FF2" w:rsidRPr="00D945CE" w:rsidRDefault="00497FF2" w:rsidP="002778FA">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4525" w:type="dxa"/>
+            <w:tcW w:w="4527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00497FF2" w:rsidRPr="00D945CE" w:rsidRDefault="00497FF2" w:rsidP="002778FA">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>Anuência do Orientador(a)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00497FF2" w:rsidRPr="00D945CE" w:rsidRDefault="00497FF2" w:rsidP="00497FF2">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="0" w:type="auto"/>
-[...7 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="9628" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00497FF2" w:rsidRPr="00D945CE" w:rsidTr="002778FA">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00497FF2" w:rsidRPr="00D945CE" w:rsidRDefault="00497FF2" w:rsidP="002778FA">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D945CE">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Espaço reservado para o Colegiado do Programa</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00497FF2" w:rsidRPr="00D945CE" w:rsidRDefault="00497FF2" w:rsidP="00497FF2">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00497FF2" w:rsidRPr="00D945CE" w:rsidRDefault="00497FF2" w:rsidP="00497FF2">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="120"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D945CE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Requerimento recebido em: _____/_____/_____.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00497FF2" w:rsidRPr="00D945CE" w:rsidRDefault="00497FF2" w:rsidP="00497FF2">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D945CE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Julgado pelo Colegiado do Programa em: _____/_____/_____.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00497FF2" w:rsidRPr="00D945CE" w:rsidRDefault="00497FF2" w:rsidP="00497FF2">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00497FF2" w:rsidRPr="00D945CE" w:rsidRDefault="0055403A" w:rsidP="00497FF2">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
-          <w:rPr>
-[...2 lines deleted...]
-          <w:id w:val="2079406069"/>
           <w14:checkbox>
-            <w14:checked w14:val="0"/>
-[...1 lines deleted...]
-            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            <w14:checked w:val="0"/>
+            <w14:checkedState w:val="2612"/>
+            <w14:uncheckedState w:val="2610"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00497FF2" w:rsidRPr="00D945CE">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00497FF2" w:rsidRPr="00D945CE">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Deferido</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00497FF2" w:rsidRPr="00D945CE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Deferido</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:rPr>
-[...2 lines deleted...]
-          <w:id w:val="-1399667455"/>
           <w14:checkbox>
-            <w14:checked w14:val="0"/>
-[...1 lines deleted...]
-            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            <w14:checked w:val="0"/>
+            <w14:checkedState w:val="2612"/>
+            <w14:uncheckedState w:val="2610"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00497FF2" w:rsidRPr="00D945CE">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00497FF2" w:rsidRPr="00D945CE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Indeferido</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00497FF2" w:rsidRPr="00D945CE" w:rsidRDefault="00497FF2" w:rsidP="00497FF2">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00497FF2" w:rsidRPr="00D945CE" w:rsidRDefault="00497FF2" w:rsidP="00497FF2">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
           <w:b/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D945CE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Deliberação </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="9628" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00497FF2" w:rsidRPr="00D945CE" w:rsidTr="002778FA">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00497FF2" w:rsidRDefault="00497FF2" w:rsidP="002778FA">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:r>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
+            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
-          <w:p w:rsidR="00D945CE" w:rsidRDefault="00D945CE" w:rsidP="002778FA">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="00D945CE" w:rsidRDefault="00D945CE" w:rsidP="002778FA">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="00D945CE" w:rsidRDefault="00D945CE" w:rsidP="002778FA">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="00D945CE" w:rsidRDefault="00D945CE" w:rsidP="002778FA">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="00D945CE" w:rsidRPr="00D945CE" w:rsidRDefault="00D945CE" w:rsidP="002778FA">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004A3BA0" w:rsidRPr="00D945CE" w:rsidRDefault="004A3BA0" w:rsidP="004A3BA0">
+    <w:p>
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
       </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="004A3BA0" w:rsidRPr="00D945CE" w:rsidSect="007A3E6C">
-[...5 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
+      <w:type w:val="nextPage"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:left="1134" w:right="1134" w:header="709" w:top="1134" w:footer="709" w:bottom="1134" w:gutter="0"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Courier">
+    <w:altName w:val="Courier New"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
-    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...1 lines deleted...]
-  <w:p w:rsidR="00F25207" w:rsidRDefault="00F25207">
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal"/>
+      <w:rPr/>
+    </w:pPr>
     <w:r>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="398B9984" wp14:editId="3B8D24E3">
+            <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="2" wp14:anchorId="398B9984">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>-2540</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-13050</wp:posOffset>
+                <wp:posOffset>-12700</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="7556938" cy="52552"/>
+              <wp:extent cx="7557135" cy="53340"/>
               <wp:effectExtent l="0" t="0" r="6350" b="5080"/>
               <wp:wrapNone/>
-              <wp:docPr id="3" name="Retângulo 3"/>
-              <wp:cNvGraphicFramePr/>
+              <wp:docPr id="2" name="Retângulo 3"/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="7556938" cy="52552"/>
+                        <a:ext cx="7556400" cy="52560"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="2">
                         <a:schemeClr val="dk1">
                           <a:shade val="50000"/>
                         </a:schemeClr>
                       </a:lnRef>
                       <a:fillRef idx="1">
                         <a:schemeClr val="dk1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="dk1"/>
                       </a:effectRef>
-                      <a:fontRef idx="minor">
-[...1 lines deleted...]
-                      </a:fontRef>
+                      <a:fontRef idx="minor"/>
                     </wps:style>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...4 lines deleted...]
-                    </wps:bodyPr>
+                    <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="5930532B" id="Retângulo 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.2pt;margin-top:-1.05pt;width:595.05pt;height:4.15pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCk8wpnggIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFuGyEQvVfqPyDuzdpONmksryMrUapK&#10;UWIlqXLGLHhXBYYC9tr9nP5Kf6wDrDdpml6q7oEFZuYx83jD7GKnFdkK51swFR0fjSgRhkPdmnVF&#10;vzxef/hIiQ/M1EyBERXdC08v5u/fzTo7FRNoQNXCEQQxftrZijYh2GlReN4IzfwRWGHQKMFpFnDp&#10;1kXtWIfoWhWT0ei06MDV1gEX3uPuVTbSecKXUvBwJ6UXgaiKYm4hjS6NqzgW8xmbrh2zTcv7NNg/&#10;ZKFZa/DQAeqKBUY2rv0DSrfcgQcZjjjoAqRsuUg1YDXj0atqHhpmRaoFyfF2oMn/P1h+u1060tYV&#10;PabEMI1XdC/Czx9mvVFAjiM/nfVTdHuwS9evPE5jsTvpdPxjGWSXON0PnIpdIBw3z8ry9PwYVcDR&#10;Vk7KchIxi+dg63z4JECTOKmowytLTLLtjQ/Z9eASz1ImjgauW6WyNe4UMcmcVpqFvRLZ+15ILA8T&#10;mSTUJCxxqRzZMpRE/XWctxtWi7xVjvDrcxy8U8bKIFhElXj2gNsDRMH+jpuz631jmEh6HAJHf0so&#10;Bw7e6UQwYQjUrQH3VrAK4z5xmf0PxGQ6IjMrqPd44Q5yJ3jLr1vk/Yb5sGQOpY9Ngu0c7nCQCrqK&#10;Qj+jpAH3/a396I+KRCslHbZSRf23DXOCEvXZoFbPxycnsffS4qQ8m+DCvbSsXlrMRl8CXs0YHw7L&#10;0zT6B3WYSgf6Cbt+EU9FEzMcz64oD+6wuAy5xfHd4GKxSG7Yb5aFG/NgeQSPrEZdPe6emLO9+AKq&#10;9hYObcemrzSYfWOkgcUmgGyTQJ957fnGXk2C6d+V+Bi8XCev59dv/gsAAP//AwBQSwMEFAAGAAgA&#10;AAAhAOd004TbAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjsFuwjAQRO9I/QdrkXoDJ1EJaYiD&#10;qlblWFHaDzDxYkfE6yh2IO3X15zKaTSa0cyrtpPt2AUH3zoSkC4TYEiNUy1pAd9f74sCmA+SlOwc&#10;oYAf9LCtH2aVLJW70ideDkGzOEK+lAJMCH3JuW8MWumXrkeK2ckNVoZoB83VIK9x3HY8S5KcW9lS&#10;fDCyx1eDzfkwWgG/O4V7VXBtbPO2a/XqY5WvRyEe59PLBljAKfyX4YYf0aGOTEc3kvKsE7B4isUo&#10;WQrsFqfF8xrYUUCeAa8rfs9f/wEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCk8wpnggIA&#10;AEUFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDndNOE&#10;2wAAAAcBAAAPAAAAAAAAAAAAAAAAANwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="black [3200]" stroked="f" strokeweight="1pt">
-              <w10:wrap anchorx="page"/>
+            <v:rect id="shape_0" ID="Retângulo 3" fillcolor="black" stroked="f" style="position:absolute;margin-left:-0.2pt;margin-top:-1pt;width:594.95pt;height:4.1pt;mso-position-horizontal-relative:page" wp14:anchorId="398B9984">
+              <w10:wrap type="none"/>
+              <v:fill o:detectmouseclick="t" type="solid" color2="white"/>
+              <v:stroke color="#3465a4" weight="12600" joinstyle="miter" endcap="flat"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabelacomgrade"/>
       <w:tblW w:w="5000" w:type="pct"/>
-      <w:tblBorders>
-[...7 lines deleted...]
-      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      <w:jc w:val="left"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="5447"/>
+      <w:gridCol w:w="5446"/>
       <w:gridCol w:w="4191"/>
     </w:tblGrid>
-    <w:tr w:rsidR="007A3E6C" w:rsidTr="0070481E">
+    <w:tr>
+      <w:trPr/>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2826" w:type="pct"/>
+          <w:tcW w:w="5446" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:shd w:fill="auto" w:val="clear"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="007A3E6C" w:rsidRDefault="007A3E6C" w:rsidP="007A3E6C">
+        <w:p>
           <w:pPr>
             <w:pStyle w:val="Rodap"/>
+            <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00E91452">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:cs="Calibri Light" w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Universidade Federal de Alagoas</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00EA12E4" w:rsidRPr="00E91452" w:rsidRDefault="00EA12E4" w:rsidP="007A3E6C">
+        <w:p>
           <w:pPr>
             <w:pStyle w:val="Rodap"/>
+            <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:cs="Calibri Light" w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Faculdade de Arquitetura e Urbanismo</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="007A3E6C" w:rsidRPr="00E91452" w:rsidRDefault="007A3E6C" w:rsidP="007A3E6C">
+        <w:p>
           <w:pPr>
             <w:pStyle w:val="Rodap"/>
+            <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00E91452">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:cs="Calibri Light" w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">Campus A.C. Simões - Cidade Universitária, </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="007A3E6C" w:rsidRPr="00E91452" w:rsidRDefault="007A3E6C" w:rsidP="007A3E6C">
+        <w:p>
           <w:pPr>
             <w:pStyle w:val="Rodap"/>
+            <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00E91452">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:cs="Calibri Light" w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>Maceió-AL</w:t>
-[...8 lines deleted...]
-            <w:t xml:space="preserve">, Brasil, CEP 57.072-970 </w:t>
+            <w:t xml:space="preserve">Maceió-AL, Brasil, CEP 57.072-970 </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="007A3E6C" w:rsidRPr="00020A3B" w:rsidRDefault="007A3E6C" w:rsidP="00E91452">
+        <w:p>
           <w:pPr>
             <w:pStyle w:val="Rodap"/>
+            <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:cs="Calibri Light" w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-          </w:pPr>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">Tel: (82) 3214.1309  E-mail: </w:t>
+            <w:t>Tel: (82) 3214.1309  E-mail: ufal.ppgau@gmail.com</w:t>
           </w:r>
-          <w:r w:rsidR="00E91452" w:rsidRPr="00E91452">
-[...22 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:hyperlink r:id="rId1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri Light" w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             </w:t>
+            </w:r>
+          </w:hyperlink>
+          <w:hyperlink r:id="rId2">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="LinkdaInternet"/>
+                <w:rFonts w:cs="Calibri Light" w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>http://www.fau.ufal.br/posgraduacao/deha</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2174" w:type="pct"/>
+          <w:tcW w:w="4191" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:shd w:fill="auto" w:val="clear"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="007A3E6C" w:rsidRDefault="00A126C0" w:rsidP="00A126C0">
+        <w:p>
           <w:pPr>
             <w:pStyle w:val="Rodap"/>
+            <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
             <w:jc w:val="right"/>
+            <w:rPr/>
           </w:pPr>
           <w:r>
+            <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
-            <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+            <w:rPr/>
+            <w:instrText> PAGE </w:instrText>
           </w:r>
           <w:r>
+            <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00D945CE">
-[...2 lines deleted...]
-            </w:rPr>
+          <w:r>
+            <w:rPr/>
             <w:t>1</w:t>
           </w:r>
           <w:r>
+            <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
+            <w:rPr/>
             <w:t>/</w:t>
           </w:r>
-          <w:r w:rsidR="0055403A">
+          <w:r>
+            <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="0055403A">
-            <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+          <w:r>
+            <w:rPr/>
+            <w:instrText> NUMPAGES \* ARABIC </w:instrText>
           </w:r>
-          <w:r w:rsidR="0055403A">
+          <w:r>
+            <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00D945CE">
-[...2 lines deleted...]
-            </w:rPr>
+          <w:r>
+            <w:rPr/>
             <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidR="0055403A">
-[...2 lines deleted...]
-            </w:rPr>
+          <w:r>
+            <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="006B6531" w:rsidRPr="00F25207" w:rsidRDefault="006B6531" w:rsidP="00743164">
+  <w:p>
     <w:pPr>
+      <w:pStyle w:val="Normal"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00E74E7F" w:rsidRDefault="00E74E7F">
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
+  <w:p>
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
+      <w:rPr/>
     </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
   </w:p>
-  <w:p w:rsidR="004C06E0" w:rsidRDefault="008645B3">
+  <w:p>
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
+      <w:rPr/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
-          <wp:extent cx="1422471" cy="900000"/>
-[...1 lines deleted...]
-          <wp:docPr id="4" name="Imagem 4"/>
+          <wp:extent cx="1422400" cy="899795"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1" name="Imagem 4" descr=""/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="4" name="PPGAU_UFAL_marca.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="1" name="Imagem 4" descr=""/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
-                    <a:biLevel thresh="75000"/>
-[...4 lines deleted...]
-                    </a:extLst>
+                    <a:biLevel thresh="50000"/>
                   </a:blip>
-                  <a:srcRect l="6801" t="23804" r="8788" b="22788"/>
-                  <a:stretch/>
+                  <a:srcRect l="6804" t="23807" r="8785" b="22786"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1422471" cy="900000"/>
+                    <a:ext cx="1422400" cy="899795"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:ln>
-[...6 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00A126C0">
+    <w:r>
+      <w:rPr/>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="004C06E0" w:rsidRDefault="004C06E0">
+  <w:p>
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
+      <w:rPr/>
     </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...277 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
-  <w:hyphenationZone w:val="425"/>
-[...11 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
-[...133 lines deleted...]
-  <w15:docId w15:val="{E048B4CB-AACF-4BE0-9602-00F6B512648D}"/>
+  <w:themeFontLang w:val="pt-BR" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="endnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2329,52 +2268,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2436,620 +2375,647 @@
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="007A3E6C"/>
+    <w:rsid w:val="007a3e6c"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="pt-BR"/>
+      <w:lang w:eastAsia="pt-BR" w:val="pt-BR" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
-    <w:name w:val="heading 1"/>
+    <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00FD065F"/>
+    <w:rsid w:val="00fd065f"/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:keepLines/>
-      <w:widowControl w:val="0"/>
+      <w:widowControl w:val="false"/>
       <w:tabs>
-        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="left" w:pos="-720" w:leader="none"/>
       </w:tabs>
-      <w:suppressAutoHyphens/>
-[...3 lines deleted...]
-      <w:adjustRightInd w:val="0"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
       <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:lang w:val="pl-PL" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
-    <w:name w:val="heading 3"/>
+    <w:name w:val="Heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo3Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00FD065F"/>
+    <w:rsid w:val="00fd065f"/>
     <w:pPr>
-      <w:keepNext/>
-[...3 lines deleted...]
-      <w:adjustRightInd w:val="0"/>
+      <w:keepNext w:val="true"/>
+      <w:overflowPunct w:val="true"/>
       <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
       <w:b/>
       <w:lang w:val="pl-PL" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
-    <w:name w:val="heading 4"/>
+    <w:name w:val="Heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00020448"/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="bf"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="CabealhoChar" w:customStyle="1">
+    <w:name w:val="Cabeçalho Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Cabealho"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="004c06e0"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="RodapChar" w:customStyle="1">
+    <w:name w:val="Rodapé Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Rodap"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="004c06e0"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00a5029c"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Estilo1" w:customStyle="1">
+    <w:name w:val="Estilo1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00cc33e5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="001" w:customStyle="1">
+    <w:name w:val="001"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="009b346c"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="LinkdaInternet">
+    <w:name w:val="Link da Internet"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00020a3b"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Ttulo1Char" w:customStyle="1">
+    <w:name w:val="Título 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Ttulo1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00fd065f"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="pl-PL" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Ttulo3Char" w:customStyle="1">
+    <w:name w:val="Título 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Ttulo3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00fd065f"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="pl-PL" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="TextodenotadefimChar" w:customStyle="1">
+    <w:name w:val="Texto de nota de fim Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Textodenotadefim"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00fd065f"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="pl-PL" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CorpodetextoChar" w:customStyle="1">
+    <w:name w:val="Corpo de texto Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Corpodetexto"/>
+    <w:qFormat/>
+    <w:rsid w:val="00fd065f"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="pl-PL" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Estilo2" w:customStyle="1">
+    <w:name w:val="Estilo2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00d031c3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:caps/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Ttulo4Char" w:customStyle="1">
+    <w:name w:val="Título 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Ttulo4"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00020448"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="bf"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ListLabel1">
+    <w:name w:val="ListLabel 1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ListLabel2">
+    <w:name w:val="ListLabel 2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:u w:val="none"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Título"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Corpodotexto"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Arial"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpodotexto">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CorpodetextoChar"/>
+    <w:rsid w:val="00fd065f"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="left" w:pos="-720" w:leader="none"/>
+      </w:tabs>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:lang w:val="pl-PL" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Corpodotexto"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Legenda">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ndice">
+    <w:name w:val="Índice"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cabealho">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CabealhoChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004c06e0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4252" w:leader="none"/>
+        <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rodap">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="RodapChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004c06e0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4252" w:leader="none"/>
+        <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007a3e6c"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Notadefim">
+    <w:name w:val="Endnote Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodenotadefimChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00fd065f"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="left" w:pos="-720" w:leader="none"/>
+      </w:tabs>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:lang w:val="pl-PL" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpodetexto31" w:customStyle="1">
+    <w:name w:val="Corpo de texto 31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00fd065f"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="left" w:pos="-1440" w:leader="none"/>
+        <w:tab w:val="left" w:pos="-720" w:leader="none"/>
+        <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        <w:tab w:val="left" w:pos="259" w:leader="none"/>
+        <w:tab w:val="left" w:pos="518" w:leader="none"/>
+        <w:tab w:val="left" w:pos="777" w:leader="none"/>
+        <w:tab w:val="left" w:pos="1123" w:leader="none"/>
+        <w:tab w:val="left" w:pos="1440" w:leader="none"/>
+        <w:tab w:val="left" w:pos="2160" w:leader="none"/>
+        <w:tab w:val="left" w:pos="2880" w:leader="none"/>
+        <w:tab w:val="left" w:pos="3600" w:leader="none"/>
+        <w:tab w:val="left" w:pos="4320" w:leader="none"/>
+        <w:tab w:val="left" w:pos="4794" w:leader="none"/>
+        <w:tab w:val="left" w:pos="5100" w:leader="none"/>
+        <w:tab w:val="left" w:pos="5356" w:leader="none"/>
+        <w:tab w:val="left" w:pos="5616" w:leader="none"/>
+        <w:tab w:val="left" w:pos="5961" w:leader="none"/>
+        <w:tab w:val="left" w:pos="6120" w:leader="none"/>
+        <w:tab w:val="left" w:pos="6480" w:leader="none"/>
+      </w:tabs>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:spacing w:val="-2"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
-[...77 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
-    <w:rsid w:val="006B6531"/>
+    <w:rsid w:val="006b6531"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...24 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade1Clara">
     <w:name w:val="Grid Table 1 Light"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="46"/>
-    <w:rsid w:val="003769D8"/>
+    <w:rsid w:val="003769d8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:top w:val="single" w:color="999999" w:themeColor="text1" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="999999" w:themeColor="text1" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="999999" w:themeColor="text1" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="999999" w:themeColor="text1" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="999999" w:themeColor="text1" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="999999" w:themeColor="text1" w:themeTint="66" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+          <w:bottom w:val="single" w:color="666666" w:themeColor="text1" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+          <w:top w:val="double" w:color="666666" w:themeColor="text1" w:sz="2" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGradeClara">
     <w:name w:val="Grid Table Light"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="40"/>
-    <w:rsid w:val="005F5B61"/>
+    <w:rsid w:val="005f5b61"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
-[...161 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...58 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:deha@fau.ufal.br" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deha.ctec.ufal.br/" TargetMode="External"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deha.ctec.ufal.br" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:deha@fau.ufal.br" TargetMode="External"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
+</Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2905830B96A34632817C327CAB73AC3E"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D9DA9F66-DB4B-4279-9F29-6457B9E523C7}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AF1BF4" w:rsidRDefault="00926622" w:rsidP="00926622">
           <w:pPr>
             <w:pStyle w:val="2905830B96A34632817C327CAB73AC3E2"/>
           </w:pPr>
@@ -3997,91 +3963,92 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/>
+</Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACB97C57-E135-419F-BEED-4ACEB8E29A5A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
+  <Application>LibreOffice/6.2.7.1$Windows_X86_64 LibreOffice_project/23edc44b61b830b7d749943e020e96f5a7df63bf</Application>
   <Pages>1</Pages>
-  <Words>101</Words>
-[...26 lines deleted...]
-  <AppVersion></AppVersion>
+  <Words>108</Words>
+  <Characters>792</Characters>
+  <CharactersWithSpaces>896</CharactersWithSpaces>
+  <Paragraphs>24</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>Walcler</dc:creator>
+  <dc:description/>
+  <dc:language>pt-BR</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
   <dc:title>UNIVERSIDADE FEDERAL DE ALAGOAS</dc:title>
-  <dc:subject/>
-[...7 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
+    <vt:lpwstr>15.0000</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DocSecurity">
+    <vt:i4>0</vt:i4>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="HyperlinksChanged">
+    <vt:bool>0</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="LinksUpToDate">
+    <vt:bool>0</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ScaleCrop">
+    <vt:bool>0</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ShareDoc">
+    <vt:bool>0</vt:bool>
+  </property>
+</Properties>
+</file>